--- v0 (2026-05-22)
+++ v1 (2026-09-18)
@@ -1,911 +1,852 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="1D3B6ABF" w14:textId="25F8A14B">
+    <w:p w14:paraId="1D3B6ABF" w14:textId="25F8A14B" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="006F5C41">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A25385">
         <w:t>Po</w:t>
       </w:r>
       <w:r>
         <w:t>lskie Forum Psychologiczne – autorzy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="0216B4CC" w14:textId="77777777"/>
-    <w:p w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="3A7C2159" w14:textId="56796939" w14:noSpellErr="1">
+    <w:p w14:paraId="0216B4CC" w14:textId="77777777" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="006F5C41"/>
+    <w:p w14:paraId="3A7C2159" w14:textId="56796939" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="006F5C41">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="1D059720" w:rsidR="006F5C41">
+      <w:r w:rsidRPr="1D059720">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>TYTUŁ ARTYKUŁU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="7C4197EC" w14:textId="174693B6">
+    <w:p w14:paraId="7C4197EC" w14:textId="174693B6" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="006F5C41">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidR="006F5C41">
-        <w:rPr/>
+      <w:r>
         <w:t>Imię Nazwisko</w:t>
       </w:r>
-      <w:r w:rsidRPr="1D059720" w:rsidR="006F5C41">
+      <w:r w:rsidRPr="1D059720">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F5C41">
-        <w:rPr/>
+      <w:r>
         <w:t>, Imię Nazwisko</w:t>
       </w:r>
-      <w:r w:rsidRPr="1D059720" w:rsidR="006F5C41">
+      <w:r w:rsidRPr="1D059720">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006F5C41">
-        <w:rPr/>
+      <w:r>
         <w:t>, Imię Nazwisko</w:t>
       </w:r>
-      <w:r w:rsidRPr="1D059720" w:rsidR="006F5C41">
+      <w:r w:rsidRPr="1D059720">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5093580C" w:rsidP="1D059720" w:rsidRDefault="5093580C" w14:paraId="52E509A6" w14:textId="24183831">
+    <w:p w14:paraId="52E509A6" w14:textId="24183831" w:rsidR="5093580C" w:rsidRDefault="5093580C" w:rsidP="1D059720">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i w:val="1"/>
-          <w:iCs w:val="1"/>
+          <w:i/>
+          <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1D059720" w:rsidR="5093580C">
+      <w:r w:rsidRPr="1D059720">
         <w:rPr>
-          <w:i w:val="1"/>
-          <w:iCs w:val="1"/>
+          <w:i/>
+          <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>Afiliacja (w języku polskim i angielskim)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="74AF42FA" w14:textId="075925B8">
+    <w:p w14:paraId="74AF42FA" w14:textId="075925B8" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="006F5C41">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="1D059720" w:rsidR="006F5C41">
+      <w:r w:rsidRPr="1D059720">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F5C41">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="236A0C77">
-        <w:rPr/>
         <w:t xml:space="preserve">Imię i nazwisko, </w:t>
       </w:r>
-      <w:r w:rsidR="006F5C41">
-        <w:rPr/>
+      <w:r>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r w:rsidR="46542AEC">
-        <w:rPr/>
         <w:t>, adres email do korespondencji</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="5BAD9C73" w14:textId="2D1D0CC5">
+    <w:p w14:paraId="5BAD9C73" w14:textId="2D1D0CC5" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="006F5C41">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="1D059720" w:rsidR="006F5C41">
+      <w:r w:rsidRPr="1D059720">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006F5C41">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3701A98B">
-        <w:rPr/>
         <w:t xml:space="preserve">Imię i nazwisko, </w:t>
       </w:r>
-      <w:r w:rsidR="006F5C41">
-        <w:rPr/>
+      <w:r>
         <w:t>ORCID</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F5C41" w:rsidP="1D059720" w:rsidRDefault="006F5C41" w14:paraId="10B0C244" w14:textId="07224C7C">
+    <w:p w14:paraId="10B0C244" w14:textId="07224C7C" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="1D059720">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="FF000000" w:sz="12" w:space="1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="1D059720" w:rsidR="006F5C41">
+      <w:r w:rsidRPr="1D059720">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="006F5C41">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="61C319C0">
-        <w:rPr/>
         <w:t xml:space="preserve">Imię i nazwisko, </w:t>
       </w:r>
-      <w:r w:rsidR="006F5C41">
-        <w:rPr/>
+      <w:r>
         <w:t>ORCID</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="625F5189" w14:textId="77777777">
+    <w:p w14:paraId="625F5189" w14:textId="77777777" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="006F5C41">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="3CC97606" w14:textId="77777777">
+    <w:p w14:paraId="3CC97606" w14:textId="77777777" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="006F5C41">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00316FAE" w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="7C12C649" w14:textId="1F318D92">
+    <w:p w14:paraId="7C12C649" w14:textId="1F318D92" w:rsidR="006F5C41" w:rsidRPr="00316FAE" w:rsidRDefault="006F5C41" w:rsidP="006F5C41">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316FAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Noty odautorskie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00316FAE" w:rsidR="006F5C41" w:rsidP="00316FAE" w:rsidRDefault="006F5C41" w14:paraId="4A44DB24" w14:textId="3413E278">
+    <w:p w14:paraId="4A44DB24" w14:textId="3413E278" w:rsidR="006F5C41" w:rsidRPr="00316FAE" w:rsidRDefault="006F5C41" w:rsidP="00316FAE">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316FAE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">W notach odautorskich należy ujawnić wkład procentowy i merytoryczny poszczególnych Autorów w powstanie publikacji (np. kto jest Autorem koncepcji, założeń, metod badania, gromadzenia danych, ich analizy itp.), a także w formie podziękowań poinformować o źródłach finansowania oraz pomocy wyspecjalizowanego podmiotu (osoby fizycznej lub prawnej).  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="5E5D1F08" w14:textId="77777777">
+    <w:p w14:paraId="5E5D1F08" w14:textId="77777777" w:rsidR="006F5C41" w:rsidRDefault="006F5C41">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F5C41" w:rsidR="006F5C41" w:rsidP="006F5C41" w:rsidRDefault="006F5C41" w14:paraId="2E0DEBD9" w14:textId="357C5EBB">
+    <w:p w14:paraId="2E0DEBD9" w14:textId="357C5EBB" w:rsidR="006F5C41" w:rsidRPr="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="006F5C41">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F5C41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Oświadczenie o zgodności z wymogami czasopisma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F5C41" w:rsidP="00753E3F" w:rsidRDefault="00316FAE" w14:paraId="2D9A96C9" w14:textId="26032958">
+    <w:p w14:paraId="2D9A96C9" w14:textId="26032958" w:rsidR="006F5C41" w:rsidRDefault="00316FAE" w:rsidP="00753E3F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Tekst spełnia zalecenia zamieszczone w instrukcji dla autorów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753E3F" w:rsidP="00753E3F" w:rsidRDefault="00753E3F" w14:paraId="56053B28" w14:textId="77777777">
+    <w:p w14:paraId="56053B28" w14:textId="77777777" w:rsidR="00753E3F" w:rsidRDefault="00753E3F" w:rsidP="00753E3F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>Ten artykuł nie był wcześniej opublikowany, nie jest również rozpatrywany do publikacji w innym czasopiśmie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753E3F" w:rsidP="00753E3F" w:rsidRDefault="00753E3F" w14:paraId="6CB13297" w14:textId="2FDC29D5">
+    <w:p w14:paraId="6CB13297" w14:textId="2FDC29D5" w:rsidR="00753E3F" w:rsidRDefault="00753E3F" w:rsidP="00753E3F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t>Autor/Autorzy oświadcza(ją), że jego(ich) publikacja jest oryginalna i nie zawiera zapożyczeń z innego dzieła.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00316FAE" w:rsidP="0BDD29C3" w:rsidRDefault="00316FAE" w14:paraId="11591F2F" w14:textId="1630712A">
+        <w:t>Autor/Autorzy oświadcza(ją), że je</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>go(ich) publikacja jest oryginalna i nie zawiera zapożyczeń z innego dzieła.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11591F2F" w14:textId="78FC8A29" w:rsidR="00316FAE" w:rsidRDefault="00316FAE" w:rsidP="009B6603">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Autor/Autorzy wyraża(ją) zgodę na nieodpłatną publikację swojego artykułu w „Polskim Forum Psychologicznym”</w:t>
+      </w:r>
+      <w:r w:rsidR="30BB8CB4">
+        <w:t xml:space="preserve"> na licencji </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6603" w:rsidRPr="009B6603">
+        <w:t>CC BY-NC-ND 4.0</w:t>
+      </w:r>
+      <w:r w:rsidR="30BB8CB4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> w języku sporządzenia tekstu, jak i w tłumaczeniu na język angielski lub polski, jeżeli nie był on językiem oryginału.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE83F2E" w14:textId="14036B59" w:rsidR="00316FAE" w:rsidRDefault="00316FAE" w:rsidP="00753E3F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidR="00316FAE" w:rsidP="00753E3F" w:rsidRDefault="00316FAE" w14:paraId="2DE83F2E" w14:textId="14036B59">
+      </w:pPr>
+      <w:r w:rsidRPr="00316FAE">
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/Autorzy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316FAE">
+        <w:t xml:space="preserve"> wyraża</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(ją)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316FAE">
+        <w:t xml:space="preserve"> zgodę na publikację pełnej wersji elektronicznej swojego artykułu na stronie internetowej czasopisma oraz w krajowych i zagranicznych bazach indeksacyjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F844726" w14:textId="37121642" w:rsidR="00316FAE" w:rsidRDefault="00316FAE" w:rsidP="00753E3F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00316FAE">
-        <w:t>Autor</w:t>
-[...2 lines deleted...]
-        <w:t>/Autorzy</w:t>
+        <w:t>Autor/Autorzy nie zgłasza(ją</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00316FAE">
-        <w:t xml:space="preserve"> wyraża</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00316FAE" w:rsidP="00753E3F" w:rsidRDefault="00316FAE" w14:paraId="4F844726" w14:textId="37121642">
+        <w:t xml:space="preserve"> żadnych finansowych ani osobistych powiązań z innymi osobami lub organizacjami, które mogłyby wpłynąć na treść publikacji oraz rościć sobie prawo do tej publikacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78590B4E" w14:textId="3E43845E" w:rsidR="006F5C41" w:rsidRDefault="006F5C41" w:rsidP="00753E3F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00316FAE">
-[...9 lines deleted...]
-    <w:p w:rsidR="006F5C41" w:rsidP="00753E3F" w:rsidRDefault="006F5C41" w14:paraId="78590B4E" w14:textId="3E43845E">
+      <w:r>
+        <w:t xml:space="preserve">W przypadku artykułów omawiających wyniki badania z udziałem ludzi: </w:t>
+      </w:r>
+      <w:r w:rsidR="00316FAE">
+        <w:t xml:space="preserve">Autor/Autorzy oświadcza(ją), że procedura realizacji badania jest zgodna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">z Deklaracją Helsińską (https://www.wma.net/policies-post/wma-declaration-of-helsinki/). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704544FD" w14:textId="3B8815C7" w:rsidR="00316FAE" w:rsidRDefault="006F5C41" w:rsidP="00753E3F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">W przypadku artykułów omawiających wyniki badania z udziałem ludzi: </w:t>
+        <w:t>W przypadku posiadania zgody Komisji Bioetycznej/Etycznej na realizację badania</w:t>
       </w:r>
       <w:r w:rsidR="00316FAE">
-        <w:t xml:space="preserve">Autor/Autorzy oświadcza(ją), że procedura realizacji badania jest zgodna </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00316FAE" w:rsidP="00753E3F" w:rsidRDefault="006F5C41" w14:paraId="704544FD" w14:textId="3B8815C7">
+        <w:t>: Autor/Autorzy oświadcza(ją), że badanie uzyskało zgodę Komisji Bioetycznej/Etycznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED767D3" w14:textId="1235C6AF" w:rsidR="00316FAE" w:rsidRDefault="00316FAE" w:rsidP="00753E3F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nazwa Komisji: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F689A1B" w14:textId="59347257" w:rsidR="00316FAE" w:rsidRDefault="00316FAE" w:rsidP="00753E3F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Numer uzyskanej zgody: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B24D5F0" w14:textId="1C2E0D7E" w:rsidR="00316FAE" w:rsidRDefault="00316FAE" w:rsidP="00753E3F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Data wydania: __/__/____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6163ADA5" w14:textId="49D475E4" w:rsidR="005330C1" w:rsidRDefault="00753E3F" w:rsidP="006F5C41">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t>W przypadku posiadania zgody Komisji Bioetycznej/Etycznej na realizację badania</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">, powinno to być jasno </w:t>
+        <w:t xml:space="preserve">Autor/Autorzy oświadcza(ją), że przesyłany tekst nie został zredagowany przy użyciu narzędzi generowania tekstu z zastosowaniem sztucznej inteligencji. Jeśli jednak sztuczna inteligencja została wykorzystana na którymś z etapów procesu twórczego, powinno to być jasno </w:t>
       </w:r>
       <w:r w:rsidR="178D9231">
-        <w:rPr/>
         <w:t>wskazan</w:t>
       </w:r>
-      <w:r w:rsidR="00753E3F">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="3439B443">
-        <w:rPr/>
         <w:t xml:space="preserve">(z uwzględnieniem podania nazwy wykorzystanego narzędzia i wskazania celu jego wykorzystania) </w:t>
       </w:r>
-      <w:r w:rsidR="00753E3F">
-        <w:rPr/>
+      <w:r>
         <w:t>w notach odautorskich.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A2708" w:rsidP="004A2708" w:rsidRDefault="004A2708" w14:paraId="267E2527" w14:textId="77777777"/>
-    <w:p w:rsidR="004A2708" w:rsidP="004A2708" w:rsidRDefault="004A2708" w14:paraId="47DDD644" w14:textId="58D9B034">
+    <w:p w14:paraId="267E2527" w14:textId="77777777" w:rsidR="004A2708" w:rsidRDefault="004A2708" w:rsidP="004A2708"/>
+    <w:p w14:paraId="47DDD644" w14:textId="58D9B034" w:rsidR="004A2708" w:rsidRDefault="004A2708" w:rsidP="004A2708">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A2708" w:rsidR="004A2708" w:rsidP="004A2708" w:rsidRDefault="004A2708" w14:paraId="4E374072" w14:textId="51200C49">
+    <w:p w14:paraId="4E374072" w14:textId="51200C49" w:rsidR="004A2708" w:rsidRPr="004A2708" w:rsidRDefault="004A2708" w:rsidP="004A2708">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004A2708">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>podpis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="004A2708" w:rsidR="004A2708">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="004A2708" w:rsidRPr="004A2708">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="114A68FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C465C62"/>
     <w:lvl w:ilvl="0" w:tplc="667E8AF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="300497496">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00082CCF"/>
     <w:rsid w:val="00082CCF"/>
     <w:rsid w:val="000A3EDE"/>
     <w:rsid w:val="00316FAE"/>
+    <w:rsid w:val="00394D72"/>
     <w:rsid w:val="004A2708"/>
     <w:rsid w:val="005330C1"/>
     <w:rsid w:val="00692F82"/>
     <w:rsid w:val="006F5C41"/>
     <w:rsid w:val="00725721"/>
     <w:rsid w:val="00753E3F"/>
     <w:rsid w:val="00862F54"/>
+    <w:rsid w:val="009B6603"/>
     <w:rsid w:val="00AD7290"/>
     <w:rsid w:val="00BB2755"/>
     <w:rsid w:val="00F81BF3"/>
     <w:rsid w:val="00FA6181"/>
     <w:rsid w:val="075B3D1D"/>
     <w:rsid w:val="0BDD29C3"/>
     <w:rsid w:val="178D9231"/>
     <w:rsid w:val="1C61E7B8"/>
     <w:rsid w:val="1D059720"/>
     <w:rsid w:val="236A0C77"/>
     <w:rsid w:val="30BB8CB4"/>
     <w:rsid w:val="3439B443"/>
     <w:rsid w:val="3701A98B"/>
     <w:rsid w:val="3962B024"/>
     <w:rsid w:val="46542AEC"/>
     <w:rsid w:val="5093580C"/>
     <w:rsid w:val="51CF48BC"/>
     <w:rsid w:val="51F0C59B"/>
     <w:rsid w:val="61C319C0"/>
     <w:rsid w:val="63E48DCC"/>
     <w:rsid w:val="707EB76C"/>
     <w:rsid w:val="74962C7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32D6CF40"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FDCBFEDF-A344-456F-BCDA-CFD18E0FC627}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Palatino Linotype" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Palatino Linotype" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1061,52 +1002,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1167,551 +1108,546 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normalny" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000A3EDE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek3Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek4Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek5Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek6Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek7Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek8Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek9Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Domylnaczcionkaakapitu" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Standardowy" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Bezlisty" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek1Znak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek2Znak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
     <w:name w:val="Nagłówek 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek3Znak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
     <w:name w:val="Nagłówek 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek4Znak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
     <w:name w:val="Nagłówek 4 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek5Znak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
     <w:name w:val="Nagłówek 5 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek6Znak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
     <w:name w:val="Nagłówek 6 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek7Znak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
     <w:name w:val="Nagłówek 7 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek8Znak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
     <w:name w:val="Nagłówek 8 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek9Znak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
     <w:name w:val="Nagłówek 9 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tytu">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="TytuZnak"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TytuZnak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
     <w:name w:val="Tytuł Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tytu"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podtytu">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="PodtytuZnak"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PodtytuZnak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
     <w:name w:val="Podtytuł Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Podtytu"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cytat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="CytatZnak"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CytatZnak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
     <w:name w:val="Cytat Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Cytat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Wyrnienieintensywne">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cytatintensywny">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="CytatintensywnyZnak"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CytatintensywnyZnak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
     <w:name w:val="Cytat intensywny Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Cytatintensywny"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieintensywne">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00082CCF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
@@ -1720,51 +1656,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F5C41"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F5C41"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="100104400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2130002444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1864,51 +1800,52 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="51585707">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2175,50 +2112,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100F1D5DA14C40FA845AAE167666D5B8747" ma:contentTypeVersion="4" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="345882ac42d14dd736496c3790c963a0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43943500-33dc-4439-8b58-61248f290f73" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="244ac4f2c6e2743aa90406dd997bc6ba" ns2:_="">
     <xsd:import namespace="43943500-33dc-4439-8b58-61248f290f73"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43943500-33dc-4439-8b58-61248f290f73" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -2318,87 +2270,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBD821B7-FFFF-427B-AFF1-1249224D6641}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16BEA794-0C15-4446-9B7F-588BF4FF1E68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94FBE733-E5C1-4272-9405-8398A79E95AB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94FBE733-E5C1-4272-9405-8398A79E95AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16BEA794-0C15-4446-9B7F-588BF4FF1E68}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBD821B7-FFFF-427B-AFF1-1249224D6641}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="43943500-33dc-4439-8b58-61248f290f73"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>358</Words>
+  <Characters>2148</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2501</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mariya Kuzyan</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Ludmiła Zając-Lamparska</lastModifiedBy>
-  <revision>7</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F1D5DA14C40FA845AAE167666D5B8747</vt:lpwstr>
   </property>
 </Properties>
 </file>